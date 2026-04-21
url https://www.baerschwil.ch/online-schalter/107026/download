--- v0 (2025-11-01)
+++ v1 (2026-04-21)
@@ -1324,69 +1324,67 @@
       </w:pPr>
       <w:r w:rsidRPr="00D17461">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkieren an der </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17461">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kirchstrasse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D17461">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Die </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D17461">
+        <w:t>: Die Parkverbot</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC306C">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Parkverbotsignale</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17461">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dürfen erst zwei Stunden vor dem Anlass abgedeckt werden. Die Abdeckungen sind spätestens am folgenden Tag bis 09.00 Uhr zu entfernen.</w:t>
+        <w:t>signale dürfen erst zwei Stunden vor dem Anlass abgedeckt werden. Die Abdeckungen sind spätestens am folgenden Tag bis 09.00 Uhr zu entfernen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17461">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7743">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Weitere Auflagen sind im Benützungsreglement für die MZH aufgeführt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C418EB" w:rsidRDefault="00C418EB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C418EB" w:rsidRDefault="00C418EB">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:rPr>
           <w:bCs/>
@@ -2193,52 +2191,50 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C418EB" w:rsidRDefault="00A6446D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00C418EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">emeindeverwaltung </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C418EB" w:rsidRDefault="00C418EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2292,122 +2288,139 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C418EB" w:rsidRDefault="00C418EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C418EB" w:rsidRDefault="00C418EB">
+    <w:p w:rsidR="00C418EB" w:rsidRDefault="00DC306C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Kopien gehen an:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Hauswart, Gemeinderat Ressort Sicherheit, Schule (Lehrerschaft)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C418EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Hauswart, Gemeinderat Ressort Sicherheit, Schule (Lehrerschaft)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C418EB" w:rsidRDefault="00C418EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00DC306C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Feuerwehr Fringeliberg</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C418EB" w:rsidSect="00C15610">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1417" w:bottom="709" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="9406"/>
       </w:cols>
       <w:rtlGutter/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2485,84 +2498,85 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D5B2C"/>
     <w:rsid w:val="00137664"/>
     <w:rsid w:val="001769F0"/>
     <w:rsid w:val="001D5658"/>
     <w:rsid w:val="001F02A8"/>
     <w:rsid w:val="00212BFE"/>
     <w:rsid w:val="00537D43"/>
     <w:rsid w:val="006D5B2C"/>
     <w:rsid w:val="00775C61"/>
     <w:rsid w:val="00952153"/>
     <w:rsid w:val="00A6446D"/>
     <w:rsid w:val="00AE6482"/>
     <w:rsid w:val="00C15610"/>
     <w:rsid w:val="00C40853"/>
     <w:rsid w:val="00C418EB"/>
     <w:rsid w:val="00C74056"/>
     <w:rsid w:val="00CB21D6"/>
     <w:rsid w:val="00D17461"/>
     <w:rsid w:val="00D83B48"/>
+    <w:rsid w:val="00DC306C"/>
     <w:rsid w:val="00EA3DDA"/>
     <w:rsid w:val="00F634C7"/>
     <w:rsid w:val="00FA057D"/>
     <w:rsid w:val="00FB4A68"/>
     <w:rsid w:val="00FB4BE1"/>
     <w:rsid w:val="00FC7743"/>
     <w:rsid w:val="00FF19AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="44C176CC"/>
+  <w14:docId w14:val="4FA6EA2E"/>
   <w15:docId w15:val="{EEE03D2C-529D-487B-9E08-44DBD2643AAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
@@ -3738,70 +3752,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>326</Words>
-  <Characters>2880</Characters>
+  <Words>442</Words>
+  <Characters>2786</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einwohnergemeinde 4252 Bärschwil</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3200</CharactersWithSpaces>
+  <CharactersWithSpaces>3222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Einwohnergemeinde 4252 Bärschwil</dc:title>
   <dc:subject/>
   <dc:creator>ZSO Grindel-Bärschwil</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>